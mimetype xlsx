--- v1 (2026-03-20)
+++ v2 (2026-06-19)
@@ -164,51 +164,51 @@
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Maintenance système automatisé</x:t>
   </x:si>
   <x:si>
     <x:t>LE THOLONET</x:t>
   </x:si>
   <x:si>
-    <x:t>09/09/2026 00:00:00</x:t>
+    <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>