--- v1 (2026-02-15)
+++ v2 (2026-04-02)
@@ -1042,54 +1042,54 @@
       <x:c r="J6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>553978</x:v>
+        <x:v>554761</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -1102,51 +1102,51 @@
       <x:c r="K7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>554763</x:v>
+        <x:v>554764</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
@@ -1161,51 +1161,51 @@
       <x:c r="K8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>554764</x:v>
+        <x:v>553979</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -1218,51 +1218,51 @@
       <x:c r="K9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>553979</x:v>
+        <x:v>554763</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
@@ -1331,54 +1331,54 @@
       <x:c r="J11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>554761</x:v>
+        <x:v>553978</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
@@ -1390,54 +1390,54 @@
       <x:c r="J12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>606259</x:v>
+        <x:v>606260</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -1447,54 +1447,54 @@
       <x:c r="J13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>606260</x:v>
+        <x:v>606259</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">