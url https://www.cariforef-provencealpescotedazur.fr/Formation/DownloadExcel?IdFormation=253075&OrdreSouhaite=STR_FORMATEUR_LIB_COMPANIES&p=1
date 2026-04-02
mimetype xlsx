--- v1 (2026-04-02)
+++ v2 (2026-04-02)
@@ -209,60 +209,60 @@
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>04/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
@@ -1257,51 +1257,51 @@
       <x:c r="K9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>22603</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>606216</x:v>
+        <x:v>587902</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="n">
         <x:v>5638</x:v>
       </x:c>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
@@ -1316,51 +1316,51 @@
       <x:c r="K10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>22603</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>587902</x:v>
+        <x:v>606216</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="n">
         <x:v>5638</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>24</x:v>
       </x:c>