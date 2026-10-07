--- v3 (2026-06-11)
+++ v4 (2026-10-07)
@@ -173,90 +173,90 @@
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Aide-soignant</x:t>
   </x:si>
   <x:si>
     <x:t>Croix Rouge Française - Croix Rouge Compétence - Institut de Formation Toulon-Ollioules - Sanitaire</x:t>
   </x:si>
   <x:si>
     <x:t>83190</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES</x:t>
   </x:si>
   <x:si>
-    <x:t>01/06/2025 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>07/06/2026 00:00:00</x:t>
+    <x:t>09/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/17/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Croix Rouge Française - Croix Rouge Compétence - Institut de Formation Marseille Saint Joseph</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Croix Rouge Française - Croix Rouge Compétence - Institut de Formation des Alpes Maritimes</x:t>
   </x:si>
   <x:si>
     <x:t>06100</x:t>
   </x:si>
   <x:si>
     <x:t>L'ESCARENE</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
@@ -879,51 +879,51 @@
       <x:c r="K2" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>554056</x:v>
+        <x:v>632725</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="E3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -1052,51 +1052,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>611350</x:v>
+        <x:v>554062</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>24</x:v>
@@ -1111,51 +1111,51 @@
       <x:c r="K6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>554062</x:v>
+        <x:v>611350</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -1465,51 +1465,51 @@
       <x:c r="M12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>554058</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>