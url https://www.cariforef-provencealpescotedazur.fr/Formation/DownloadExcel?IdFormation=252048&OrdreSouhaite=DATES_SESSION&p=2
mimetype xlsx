--- v0 (2026-04-01)
+++ v1 (2026-06-11)
@@ -1391,176 +1391,176 @@
       <x:c r="G11" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>607010</x:v>
+        <x:v>607004</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>607017</x:v>
+        <x:v>607010</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>40692</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>43436</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>607004</x:v>
+        <x:v>607017</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 