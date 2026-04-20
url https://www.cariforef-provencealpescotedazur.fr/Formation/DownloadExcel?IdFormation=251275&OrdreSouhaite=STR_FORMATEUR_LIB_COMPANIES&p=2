--- v0 (2026-04-20)
+++ v1 (2026-04-20)
@@ -323,129 +323,129 @@
   <x:si>
     <x:t>COGOLIN</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>RIANS</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-MAXIME</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
     <x:t>LE LUC EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>LORGUES</x:t>
   </x:si>
   <x:si>
+    <x:t>PERTUIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALERNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBAGNE</x:t>
+  </x:si>
+  <x:si>
     <x:t>VENELLES</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>MEYRARGUES</x:t>
   </x:si>
   <x:si>
-    <x:t>SALERNES</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>LA GAUDE</x:t>
   </x:si>
   <x:si>
-    <x:t>AUBAGNE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>LA CIOTAT</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>CUERS</x:t>
   </x:si>
   <x:si>
     <x:t>EGUILLES</x:t>
   </x:si>
   <x:si>
     <x:t>TAVERNES</x:t>
   </x:si>
   <x:si>
     <x:t>VENTAVON</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
-    <x:t>03/09/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>LE MUY</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MALLEMORT</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SISTERON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-MARTIN-DE-CRAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -4174,1228 +4174,1228 @@
       <x:c r="K61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>621698</x:v>
+        <x:v>625641</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>621037</x:v>
+        <x:v>625644</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>621040</x:v>
+        <x:v>625646</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>621625</x:v>
+        <x:v>625656</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>621638</x:v>
+        <x:v>625661</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>621654</x:v>
+        <x:v>625662</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>621668</x:v>
+        <x:v>625665</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>621672</x:v>
+        <x:v>613661</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>621681</x:v>
+        <x:v>613664</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>621682</x:v>
+        <x:v>613674</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>621684</x:v>
+        <x:v>613692</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>621691</x:v>
+        <x:v>613695</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>625584</x:v>
+        <x:v>621698</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>625585</x:v>
+        <x:v>621037</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>625607</x:v>
+        <x:v>621040</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>625610</x:v>
+        <x:v>621625</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>625615</x:v>
+        <x:v>621638</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>618958</x:v>
+        <x:v>621654</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>618959</x:v>
+        <x:v>621668</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>618961</x:v>
+        <x:v>621672</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>618973</x:v>
+        <x:v>621681</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>618974</x:v>
+        <x:v>621682</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>618977</x:v>
+        <x:v>621684</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -5403,106 +5403,106 @@
         <x:v>25</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>625641</x:v>
+        <x:v>621691</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>625644</x:v>
+        <x:v>625584</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -5510,106 +5510,106 @@
         <x:v>25</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>625646</x:v>
+        <x:v>625585</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>625656</x:v>
+        <x:v>625607</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -5617,106 +5617,106 @@
         <x:v>25</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>625661</x:v>
+        <x:v>625610</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>625662</x:v>
+        <x:v>625615</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -5724,326 +5724,326 @@
         <x:v>25</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>625665</x:v>
+        <x:v>618958</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>613661</x:v>
+        <x:v>618959</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>613664</x:v>
+        <x:v>618961</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>613674</x:v>
+        <x:v>618973</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>613692</x:v>
+        <x:v>618974</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>613695</x:v>
+        <x:v>618977</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
         <x:v>26</x:v>
@@ -6479,51 +6479,51 @@
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>620869</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>26</x:v>
@@ -6586,51 +6586,51 @@
       <x:c r="L106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>621042</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>26</x:v>
@@ -7442,51 +7442,51 @@
       <x:c r="L122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>621035</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>26</x:v>
@@ -7543,51 +7543,51 @@
         <x:v>25</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>621646</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>24</x:v>
@@ -8237,51 +8237,51 @@
       <x:c r="I137" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>625613</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -8558,51 +8558,51 @@
       <x:c r="I143" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>618986</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -9200,1231 +9200,1231 @@
       <x:c r="I155" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>621697</x:v>
+        <x:v>625621</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C156" s="15" t="s"/>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s"/>
       <x:c r="K156" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>621953</x:v>
+        <x:v>625622</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>621956</x:v>
+        <x:v>625626</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>620874</x:v>
+        <x:v>625630</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>621626</x:v>
+        <x:v>625637</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>621671</x:v>
+        <x:v>625649</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>621673</x:v>
+        <x:v>625652</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>621676</x:v>
+        <x:v>625666</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>621679</x:v>
+        <x:v>625671</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s"/>
       <x:c r="K164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>621685</x:v>
+        <x:v>613705</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>621686</x:v>
+        <x:v>621697</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>621688</x:v>
+        <x:v>621953</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>625593</x:v>
+        <x:v>621956</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s"/>
       <x:c r="K168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>625599</x:v>
+        <x:v>620874</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>625604</x:v>
+        <x:v>621626</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>618967</x:v>
+        <x:v>621671</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>618978</x:v>
+        <x:v>621673</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>618983</x:v>
+        <x:v>621676</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>625621</x:v>
+        <x:v>621679</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>625622</x:v>
+        <x:v>621685</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>625626</x:v>
+        <x:v>621686</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>625630</x:v>
+        <x:v>621688</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>625637</x:v>
+        <x:v>625593</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -10432,106 +10432,106 @@
         <x:v>25</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>625649</x:v>
+        <x:v>625599</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>625652</x:v>
+        <x:v>625604</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -10539,274 +10539,274 @@
         <x:v>25</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>625666</x:v>
+        <x:v>618967</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>625671</x:v>
+        <x:v>618978</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>613705</x:v>
+        <x:v>618983</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>625620</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>625627</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
@@ -10912,51 +10912,51 @@
       <x:c r="I187" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>625650</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11233,51 +11233,51 @@
       <x:c r="I193" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>613684</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C194" s="15" t="s"/>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11346,106 +11346,106 @@
       <x:c r="L195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>621955</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>620871</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>26</x:v>
@@ -11768,51 +11768,51 @@
       <x:c r="I203" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>621645</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C204" s="15" t="s"/>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -12358,855 +12358,855 @@
         <x:v>25</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s"/>
       <x:c r="K214" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>621699</x:v>
+        <x:v>625619</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s"/>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>620872</x:v>
+        <x:v>625625</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I216" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s"/>
       <x:c r="K216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>621036</x:v>
+        <x:v>625628</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>621637</x:v>
+        <x:v>625632</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>621639</x:v>
+        <x:v>625647</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s"/>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>621655</x:v>
+        <x:v>625660</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>621657</x:v>
+        <x:v>625667</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>621664</x:v>
+        <x:v>613688</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C222" s="15" t="s"/>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s"/>
       <x:c r="K222" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>621669</x:v>
+        <x:v>613691</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s"/>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>621680</x:v>
+        <x:v>613701</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>621690</x:v>
+        <x:v>621699</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s"/>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>625581</x:v>
+        <x:v>620872</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C226" s="15" t="s"/>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I226" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s"/>
       <x:c r="K226" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>625586</x:v>
+        <x:v>621036</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C227" s="3" t="s"/>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>618962</x:v>
+        <x:v>621637</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C228" s="15" t="s"/>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s"/>
       <x:c r="K228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>618963</x:v>
+        <x:v>621639</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s"/>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>618972</x:v>
+        <x:v>621655</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C230" s="15" t="s"/>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -13214,320 +13214,320 @@
         <x:v>25</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s"/>
       <x:c r="K230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>618976</x:v>
+        <x:v>621657</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>618981</x:v>
+        <x:v>621664</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C232" s="15" t="s"/>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I232" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s"/>
       <x:c r="K232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>625619</x:v>
+        <x:v>621669</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s"/>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>625625</x:v>
+        <x:v>621680</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C234" s="15" t="s"/>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s"/>
       <x:c r="K234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>625628</x:v>
+        <x:v>621690</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s"/>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>625632</x:v>
+        <x:v>625581</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C236" s="15" t="s"/>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -13535,326 +13535,326 @@
         <x:v>25</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s"/>
       <x:c r="K236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>625647</x:v>
+        <x:v>625586</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s"/>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>625660</x:v>
+        <x:v>618962</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C238" s="15" t="s"/>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I238" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s"/>
       <x:c r="K238" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>625667</x:v>
+        <x:v>618963</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s"/>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>613688</x:v>
+        <x:v>618972</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C240" s="15" t="s"/>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s"/>
       <x:c r="K240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>613691</x:v>
+        <x:v>618976</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s"/>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>613701</x:v>
+        <x:v>618981</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>