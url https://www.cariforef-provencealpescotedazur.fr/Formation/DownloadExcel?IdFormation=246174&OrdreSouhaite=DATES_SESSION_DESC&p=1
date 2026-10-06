--- v1 (2026-07-27)
+++ v2 (2026-10-06)
@@ -173,54 +173,54 @@
   <x:si>
     <x:t>Sans niveau spécifique</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Soudage</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/04/2027 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>07/08/2027 00:00:00</x:t>
+    <x:t>06/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>