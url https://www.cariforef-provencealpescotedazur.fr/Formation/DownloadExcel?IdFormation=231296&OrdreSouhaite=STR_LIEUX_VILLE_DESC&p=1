--- v0 (2026-04-05)
+++ v1 (2026-06-03)
@@ -957,57 +957,57 @@
       <x:c r="K4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>550190</x:v>
+        <x:v>550191</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>35698</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -1017,57 +1017,57 @@
       <x:c r="K5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>550191</x:v>
+        <x:v>550190</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>35698</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I6" s="16" t="s">
         <x:v>26</x:v>
@@ -1138,54 +1138,54 @@
       <x:c r="K7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>550192</x:v>
+        <x:v>500922</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>35698</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
         <x:v>25</x:v>
@@ -1259,57 +1259,57 @@
       <x:c r="K9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>500922</x:v>
+        <x:v>500921</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>35698</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>26</x:v>
@@ -1380,57 +1380,57 @@
       <x:c r="K11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>500921</x:v>
+        <x:v>550192</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>35698</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>26</x:v>
@@ -1441,54 +1441,54 @@
       <x:c r="K12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>500918</x:v>
+        <x:v>550188</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>35698</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -1562,57 +1562,57 @@
       <x:c r="K14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>550188</x:v>
+        <x:v>550189</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>35698</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -1683,57 +1683,57 @@
       <x:c r="K16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>550189</x:v>
+        <x:v>500918</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>35698</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -1743,57 +1743,57 @@
       <x:c r="K17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>500916</x:v>
+        <x:v>500915</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>35698</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>26</x:v>
@@ -1804,57 +1804,57 @@
       <x:c r="K18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>550186</x:v>
+        <x:v>550187</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>35698</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -1864,57 +1864,57 @@
       <x:c r="K19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>550187</x:v>
+        <x:v>550186</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>35698</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>26</x:v>
@@ -1925,57 +1925,57 @@
       <x:c r="K20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>500915</x:v>
+        <x:v>500916</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>35698</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>26</x:v>
       </x:c>