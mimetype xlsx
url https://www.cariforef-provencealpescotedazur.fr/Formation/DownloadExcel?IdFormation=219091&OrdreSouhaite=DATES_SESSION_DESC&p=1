--- v0 (2025-10-29)
+++ v1 (2026-06-22)
@@ -843,50 +843,53 @@
       </x:c>
       <x:c r="S2" s="14" t="n">
         <x:v>580170</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
         <x:v>39710</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="E3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
+      <x:c r="F3" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I3" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>43493</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">