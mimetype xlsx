--- v0 (2026-05-04)
+++ v1 (2026-10-06)
@@ -173,54 +173,54 @@
   <x:si>
     <x:t>CRF PACA CORSE</x:t>
   </x:si>
   <x:si>
     <x:t>13420</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Éducateur jeune enfant</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2023 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>06/30/2026 00:00:00</x:t>
+    <x:t>09/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
@@ -768,118 +768,121 @@
       </x:c>
       <x:c r="Q1" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="R1" s="10" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="S1" s="12" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="T1" s="10" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="U1" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:21">
       <x:c r="A2" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B2" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C2" s="15" t="n">
-        <x:v>37679</x:v>
+        <x:v>41745</x:v>
       </x:c>
       <x:c r="D2" s="15" t="s"/>
       <x:c r="E2" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F2" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G2" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H2" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I2" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>44050</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>477715</x:v>
+        <x:v>631020</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
-        <x:v>37679</x:v>
+        <x:v>41745</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="E3" s="0" t="s">
         <x:v>23</x:v>
+      </x:c>
+      <x:c r="F3" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I3" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>44050</x:v>
       </x:c>
@@ -891,51 +894,51 @@
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
         <x:v>531681</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
-        <x:v>37679</x:v>
+        <x:v>41745</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F4" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G4" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I4" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>30</x:v>