--- v0 (2025-12-17)
+++ v1 (2026-06-13)
@@ -140,51 +140,51 @@
     <x:t>Organisme formateur</x:t>
   </x:si>
   <x:si>
     <x:t>CP 
 Organisme formateur</x:t>
   </x:si>
   <x:si>
     <x:t>Ville</x:t>
   </x:si>
   <x:si>
     <x:t>Numéro de session CARIF</x:t>
   </x:si>
   <x:si>
     <x:t>Date début session</x:t>
   </x:si>
   <x:si>
     <x:t>Date fin session</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Formation continue obligatoire taxi</x:t>
   </x:si>
   <x:si>
-    <x:t>Ecaf</x:t>
+    <x:t>Formation Ecaf</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite taxi</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2022 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>