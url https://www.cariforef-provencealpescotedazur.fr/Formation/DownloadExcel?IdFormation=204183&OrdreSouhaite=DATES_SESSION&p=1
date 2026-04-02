--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -182,72 +182,72 @@
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Petite enfance</x:t>
   </x:si>
   <x:si>
     <x:t>Collège Maurice Genevoix</x:t>
   </x:si>
   <x:si>
     <x:t>83100</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Saint Exupéry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-RAPHAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Léon Blum</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Régional Vauban</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
@@ -908,51 +908,51 @@
       <x:c r="K3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>565154</x:v>
+        <x:v>565155</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>24</x:v>
@@ -969,51 +969,51 @@
       <x:c r="K4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>565155</x:v>
+        <x:v>565154</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>