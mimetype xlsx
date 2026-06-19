--- v0 (2026-03-20)
+++ v1 (2026-06-19)
@@ -200,60 +200,60 @@
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/29/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Montmajour</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/26/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Maurice Genevoix</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Gambetta</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -1081,51 +1081,51 @@
       <x:c r="K6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>493133</x:v>
+        <x:v>547776</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -1138,51 +1138,51 @@
       <x:c r="K7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>547776</x:v>
+        <x:v>493133</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>24</x:v>
@@ -1197,114 +1197,114 @@
       <x:c r="K8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>494876</x:v>
+        <x:v>547775</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>547775</x:v>
+        <x:v>494876</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">