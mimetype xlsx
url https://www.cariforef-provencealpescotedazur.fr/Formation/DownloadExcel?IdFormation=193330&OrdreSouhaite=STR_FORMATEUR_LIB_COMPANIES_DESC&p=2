--- v0 (2026-04-02)
+++ v1 (2026-05-21)
@@ -197,102 +197,102 @@
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Ollioules - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>83190</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Marseille - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Aftral - Antenne Le Broc - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>06510</x:t>
   </x:si>
   <x:si>
     <x:t>LE BROC</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Gap - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Fos sur Mer - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13270</x:t>
   </x:si>
   <x:si>
     <x:t>FOS-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Carpentras - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>84200</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Brignoles - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>83170</x:t>
   </x:si>
   <x:si>
+    <x:t>BRIGNOLES</x:t>
+  </x:si>
+  <x:si>
     <x:t>FREJUS</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Avignon - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
@@ -995,54 +995,54 @@
       <x:c r="K4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>31827</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>548935</x:v>
+        <x:v>499812</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>37894</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -1052,57 +1052,57 @@
       <x:c r="K5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>31827</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>548936</x:v>
+        <x:v>548935</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>37894</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
@@ -1111,57 +1111,57 @@
       <x:c r="K6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>31827</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>499812</x:v>
+        <x:v>548936</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="U6" s="16" t="s">
         <x:v>43</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>37894</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -1400,51 +1400,51 @@
       <x:c r="K11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>31827</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>548998</x:v>
+        <x:v>548940</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>37894</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>24</x:v>
@@ -1459,51 +1459,51 @@
       <x:c r="K12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>31827</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>548940</x:v>
+        <x:v>548998</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>37894</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>