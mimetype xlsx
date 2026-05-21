--- v0 (2026-04-02)
+++ v1 (2026-05-21)
@@ -164,117 +164,117 @@
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral</x:t>
   </x:si>
   <x:si>
     <x:t>75017</x:t>
   </x:si>
   <x:si>
     <x:t>Niveau CAP, BEP</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Transport marchandise</x:t>
   </x:si>
   <x:si>
+    <x:t>Aftral - Antenne Carpentras - CFA Régional Transport Logistique PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARPENTRAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aftral - Antenne Avignon - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2025 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Aftral - Antenne Brignoles - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>83170</x:t>
   </x:si>
   <x:si>
+    <x:t>BRIGNOLES</x:t>
+  </x:si>
+  <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
-    <x:t>BRIGNOLES</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Aftral - Antenne Ollioules - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>83190</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Fos sur Mer - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13270</x:t>
   </x:si>
   <x:si>
     <x:t>FOS-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Marseille - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Le Broc - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>06510</x:t>
   </x:si>
   <x:si>
     <x:t>LE BROC</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Gap - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Sainte Tulle - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>04220</x:t>
   </x:si>
@@ -879,51 +879,51 @@
       <x:c r="K2" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>31827</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>548937</x:v>
+        <x:v>548942</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
         <x:v>37894</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="E3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -936,51 +936,51 @@
       <x:c r="K3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>31827</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>548942</x:v>
+        <x:v>548937</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>37894</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>24</x:v>
@@ -995,51 +995,51 @@
       <x:c r="K4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>31827</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>548998</x:v>
+        <x:v>548940</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>37894</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -1052,51 +1052,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>31827</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>548940</x:v>
+        <x:v>548998</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>37894</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>24</x:v>
@@ -1227,54 +1227,54 @@
       <x:c r="K8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>31827</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>548935</x:v>
+        <x:v>499812</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>37894</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -1284,57 +1284,57 @@
       <x:c r="K9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>31827</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>548936</x:v>
+        <x:v>548935</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>37894</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
@@ -1343,57 +1343,57 @@
       <x:c r="K10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>31827</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>499812</x:v>
+        <x:v>548936</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="U10" s="16" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>37894</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>