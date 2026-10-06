--- v1 (2026-04-01)
+++ v2 (2026-10-06)
@@ -140,51 +140,51 @@
     <x:t>Organisme formateur</x:t>
   </x:si>
   <x:si>
     <x:t>CP 
 Organisme formateur</x:t>
   </x:si>
   <x:si>
     <x:t>Ville</x:t>
   </x:si>
   <x:si>
     <x:t>Numéro de session CARIF</x:t>
   </x:si>
   <x:si>
     <x:t>Date début session</x:t>
   </x:si>
   <x:si>
     <x:t>Date fin session</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Caces R482 engins de chantier catégories B1 - F</x:t>
   </x:si>
   <x:si>
-    <x:t>Formaplus</x:t>
+    <x:t>Forma Plus</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Sans niveau spécifique</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Engin chantier</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>