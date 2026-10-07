--- v1 (2026-04-01)
+++ v2 (2026-10-07)
@@ -140,78 +140,78 @@
     <x:t>Organisme formateur</x:t>
   </x:si>
   <x:si>
     <x:t>CP 
 Organisme formateur</x:t>
   </x:si>
   <x:si>
     <x:t>Ville</x:t>
   </x:si>
   <x:si>
     <x:t>Numéro de session CARIF</x:t>
   </x:si>
   <x:si>
     <x:t>Date début session</x:t>
   </x:si>
   <x:si>
     <x:t>Date fin session</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B1V - BR</x:t>
   </x:si>
   <x:si>
-    <x:t>Formaplus</x:t>
+    <x:t>Forma Plus</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Sans niveau spécifique</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/31/2028 00:00:00</x:t>
+    <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CARROS</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>