--- v0 (2026-03-19)
+++ v1 (2026-10-08)
@@ -164,51 +164,51 @@
   <x:si>
     <x:t>Dc Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Création entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2020 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/31/2030 00:00:00</x:t>
+    <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2020 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
@@ -906,103 +906,103 @@
       <x:c r="K4" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>286241</x:v>
+        <x:v>286235</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s"/>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>286235</x:v>
+        <x:v>286241</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s"/>
       <x:c r="K6" s="14" t="s">