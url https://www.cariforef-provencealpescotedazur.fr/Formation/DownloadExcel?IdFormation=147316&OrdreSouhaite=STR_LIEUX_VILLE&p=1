--- v0 (2026-03-19)
+++ v1 (2026-10-06)
@@ -161,51 +161,51 @@
   <x:si>
     <x:t>Habilitation électrique</x:t>
   </x:si>
   <x:si>
     <x:t>Dc Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2018 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/31/2030 00:00:00</x:t>
+    <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2021 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>VILLENEUVE-LOUBET</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">