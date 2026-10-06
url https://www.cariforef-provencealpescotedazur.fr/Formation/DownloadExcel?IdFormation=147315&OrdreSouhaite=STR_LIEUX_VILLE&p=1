--- v0 (2026-03-19)
+++ v1 (2026-10-06)
@@ -164,51 +164,51 @@
   <x:si>
     <x:t>Dc Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Commercialisation habillement</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2019 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/31/2030 00:00:00</x:t>
+    <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2018 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>VILLENEUVE-LOUBET</x:t>
   </x:si>