--- v0 (2026-03-19)
+++ v1 (2026-10-06)
@@ -167,60 +167,60 @@
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>Sans niveau spécifique</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Réglementation santé sécurité travail</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2020 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/22/2030 00:00:00</x:t>
+    <x:t>12/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
-    <x:t>12/31/2030 00:00:00</x:t>
+    <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>TRANS-EN-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>VILLENEUVE-LOUBET</x:t>
   </x:si>